--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -26057,51 +26057,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4A38"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.1 นโยบายการเงินและความผันผวนของอัตราแลกเปลี่ยน</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">สถานการณ์ค่าเงินบาท ณ วันที่ 31 กรกฎาคม 2569 อยู่ที่ระดับ 33.42 บาทต่อดอลลาร์สหรัฐ ทิศทางค่าเงินบาทมีผลโดยตรงต่อราคาสินค้าส่งออกของไทยในตลาดโลกและรายได้สุทธิในรูปเงินบาทของผู้ส่งออก จึงเป็นปัจจัยที่ต้องติดตามใกล้ชิดในช่วงที่อุปทานยางใหม่เริ่มทยอยออกสู่ตลาด</w:t>
+        <w:t xml:space="preserve">สถานการณ์ค่าเงินบาทเป็นปัจจัยที่ต้องติดตามใกล้ชิด ทิศทางค่าเงินบาทมีผลโดยตรงต่อราคาสินค้าส่งออกของไทยในตลาดโลกและรายได้สุทธิในรูปเงินบาทของผู้ส่งออก โดยเฉพาะในช่วงที่อุปทานยางใหม่เริ่มทยอยออกสู่ตลาด</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4A38"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.2 สภาพอากาศและภัยธรรมชาติ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>