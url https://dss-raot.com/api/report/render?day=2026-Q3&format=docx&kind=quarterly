--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -6870,123 +6870,123 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">79.78</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">84.33</w:t>
+              <w:t xml:space="preserve">80.80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88.22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">82.21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80.76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="end"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">85.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F6ECD4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">%YoY (ปี 67/68)</w:t>
             </w:r>
           </w:p>
@@ -7655,51 +7655,51 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">74.47</w:t>
+              <w:t xml:space="preserve">75.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7709,51 +7709,51 @@
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">67.60</w:t>
+              <w:t xml:space="preserve">69.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="F6ECD4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">%YoY (ปี 67/68)</w:t>
             </w:r>
           </w:p>
@@ -9588,51 +9588,51 @@
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">60.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">84.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">49.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9660,51 +9660,51 @@
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">58.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">82.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ตุลาคม</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10430,51 +10430,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ปี 2568 ค่าเฉลี่ยราคายางอยู่ที่ 65.59 บาท/กก. ลดลง 15.07% เมื่อเทียบกับปี 2567</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ปี 2569 ในเดือนสิงหาคม ราคาอยู่ที่ 84.43 บาท/กก.</w:t>
+        <w:t xml:space="preserve">ปี 2569 ในเดือนกันยายน ราคาอยู่ที่ 84.62 บาท/กก.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">จากข้อมูลราคายางแผ่นดิบ ของตลาดกลางยางพารา กยท. ระหว่างปี 2566 - 2567 ราคามีแนวโน้มสูงขึ้น แต่อย่างไรก็ตามระหว่างปี 2568 - 2569 พบว่าราคาปรับตัวลดลงในบางช่วง ก่อนฟื้นตัวสูงขึ้น อันเป็นผลมาจากปัจจัยทางเศรษฐกิจทั้งในประเทศและระดับสากล</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10491,51 +10491,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ปี 2568 ค่าเฉลี่ยราคายางอยู่ที่ 63.12 บาท/กก. ลดลง 16.03% เมื่อเทียบกับปี 2567</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ปี 2569 ในเดือนสิงหาคม ราคาอยู่ที่ 82.17 บาท/กก.</w:t>
+        <w:t xml:space="preserve">ปี 2569 ในเดือนกันยายน ราคาอยู่ที่ 82.21 บาท/กก.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9AAFA0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="80" w:type="dxa"/>
           <w:bottom w:w="40" w:type="dxa"/>
           <w:right w:w="80" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
@@ -12215,51 +12215,51 @@
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">55.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">79.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">44.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12287,51 +12287,51 @@
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">52.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="end"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">73.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ตุลาคม</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13057,51 +13057,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ปี 2568 ค่าเฉลี่ยราคายางอยู่ที่ 58.28 บาท/กก. ลดลง 17.32% เมื่อเทียบกับปี 2567</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ปี 2569 ในเดือนสิงหาคม ราคาอยู่ที่ 75.23 บาท/กก.</w:t>
+        <w:t xml:space="preserve">ปี 2569 ในเดือนกันยายน ราคาอยู่ที่ 79.90 บาท/กก.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">จากข้อมูลราคายางก้อนถ้วย ของตลาดกลางยางพารา กยท. ระหว่างปี 2566 - 2567 ราคามีแนวโน้มสูงขึ้น แต่อย่างไรก็ตามระหว่างปี 2568 - 2569 พบว่าราคาปรับตัวลดลงในบางช่วง ก่อนฟื้นตัวสูงขึ้น อันเป็นผลมาจากปัจจัยทางเศรษฐกิจทั้งในประเทศและระดับสากล</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13118,51 +13118,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ปี 2568 ค่าเฉลี่ยราคายางอยู่ที่ 54.73 บาท/กก. ลดลง 5.08% เมื่อเทียบกับปี 2567</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">ปี 2569 ในเดือนสิงหาคม ราคาอยู่ที่ 68.53 บาท/กก.</w:t>
+        <w:t xml:space="preserve">ปี 2569 ในเดือนกันยายน ราคาอยู่ที่ 73.60 บาท/กก.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">4. ปัจจัยที่เกี่ยวข้องกับอุตสาหกรรมยางของไทย</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       </w:pPr>
@@ -13296,51 +13296,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4A38"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.1 นโยบายการเงินและความผันผวนของอัตราแลกเปลี่ยน</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">สถานการณ์ค่าเงินบาท ณ วันที่ 13 สิงหาคม 2569 อยู่ที่ระดับ 33.10 บาทต่อดอลลาร์สหรัฐ ทิศทางค่าเงินบาทมีผลโดยตรงต่อราคาสินค้าส่งออกของไทยในตลาดโลกและรายได้สุทธิในรูปเงินบาทของผู้ส่งออก จึงเป็นปัจจัยที่ต้องติดตามใกล้ชิดในช่วงที่อุปทานยางใหม่เริ่มทยอยออกสู่ตลาด</w:t>
+        <w:t xml:space="preserve">สถานการณ์ค่าเงินบาท ณ วันที่ 15 กันยายน 2569 อยู่ที่ระดับ 33.25 บาทต่อดอลลาร์สหรัฐ ทิศทางค่าเงินบาทมีผลโดยตรงต่อราคาสินค้าส่งออกของไทยในตลาดโลกและรายได้สุทธิในรูปเงินบาทของผู้ส่งออก จึงเป็นปัจจัยที่ต้องติดตามใกล้ชิดในช่วงที่อุปทานยางใหม่เริ่มทยอยออกสู่ตลาด</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1C4A38"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.2 สภาพอากาศและภัยธรรมชาติ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="30"/>